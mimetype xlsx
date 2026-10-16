--- v1 (2026-07-01)
+++ v2 (2026-10-16)
@@ -10,653 +10,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Ventas" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Historico de ventas</t>
   </si>
   <si>
     <t>Alcance</t>
   </si>
   <si>
     <t>Ventas de la jornada abierta</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/07/2026 07:29:05</t>
+    <t>16/10/2026 08:38:50</t>
   </si>
   <si>
     <t>Ventas</t>
   </si>
   <si>
     <t>Total vendido</t>
   </si>
   <si>
-    <t>$11.633.135.800</t>
-[...11 lines deleted...]
-    <t>$1.400</t>
+    <t>$179.974</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Folio</t>
   </si>
   <si>
     <t>Terminal</t>
   </si>
   <si>
     <t>Jornada</t>
   </si>
   <si>
     <t>Cajero</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Sync</t>
   </si>
   <si>
-    <t>30/06/2026</t>
-[...14 lines deleted...]
-    <t>$500</t>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>18:59:14</t>
+  </si>
+  <si>
+    <t>CAJA1</t>
+  </si>
+  <si>
+    <t>6fe5ecaa-a480-1323-6ef4-0119ea923c0a</t>
+  </si>
+  <si>
+    <t>470d106e-ced0-3c99-c914-8ebb761ee6ff</t>
+  </si>
+  <si>
+    <t>$28.264</t>
   </si>
   <si>
     <t>completed</t>
   </si>
   <si>
     <t>Pendiente</t>
   </si>
   <si>
-    <t>18:04:09</t>
-[...446 lines deleted...]
-    <t>21:36:18</t>
+    <t>17:30:58</t>
+  </si>
+  <si>
+    <t>$1.980</t>
+  </si>
+  <si>
+    <t>17:17:22</t>
+  </si>
+  <si>
+    <t>$1.990</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>20:56:31</t>
   </si>
   <si>
     <t>$1.100</t>
   </si>
   <si>
-    <t>21:36:17</t>
-[...59 lines deleted...]
-    <t>05:32:42</t>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>01:33:22</t>
+  </si>
+  <si>
+    <t>$72.370</t>
+  </si>
+  <si>
+    <t>01:31:29</t>
+  </si>
+  <si>
+    <t>$17.670</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>12:52:34</t>
+  </si>
+  <si>
+    <t>$3.700</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>03:11:40</t>
+  </si>
+  <si>
+    <t>$15.990</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>12:20:57</t>
+  </si>
+  <si>
+    <t>$5.140</t>
+  </si>
+  <si>
+    <t>12:10:38</t>
+  </si>
+  <si>
+    <t>$7.100</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>23:25:21</t>
+  </si>
+  <si>
+    <t>$2.500</t>
+  </si>
+  <si>
+    <t>30/08/2026</t>
+  </si>
+  <si>
+    <t>15:13:55</t>
+  </si>
+  <si>
+    <t>$11.190</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>02:49:48</t>
+  </si>
+  <si>
+    <t>$10.980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -972,6627 +540,460 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
-        <v>225</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
-      <c r="C5" t="s">
-[...17 lines deleted...]
-      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="H8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="I8" s="1" t="s">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
         <v>22</v>
       </c>
-      <c r="C9">
-[...13 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C10">
-        <v>225</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C12">
-        <v>223</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C13">
-        <v>222</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I13" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C14">
-        <v>221</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I14" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C15">
-        <v>220</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17">
+        <v>15</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
         <v>45</v>
       </c>
-      <c r="C17">
-[...13 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18">
-        <v>217</v>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>47</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19">
-        <v>216</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I20" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C21">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I21" t="s">
-        <v>28</v>
-[...6147 lines deleted...]
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>